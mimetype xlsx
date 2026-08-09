--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -182,51 +182,51 @@
   <si>
     <t>22528</t>
   </si>
   <si>
     <t>858000000044955</t>
   </si>
   <si>
     <t>MI MEDALLITA</t>
   </si>
   <si>
     <t>SOCIEDAD CRIOLLA CARLOS REYLES</t>
   </si>
   <si>
     <t>FORT PAULA</t>
   </si>
   <si>
     <t>19868</t>
   </si>
   <si>
     <t>858000000050974</t>
   </si>
   <si>
     <t>BARAKA PERSA</t>
   </si>
   <si>
-    <t>GOLFARINI FELIX</t>
+    <t>GOLFARINI FÉLIX</t>
   </si>
   <si>
     <t>18621</t>
   </si>
   <si>
     <t>858000000042029</t>
   </si>
   <si>
     <t>L GANTE</t>
   </si>
   <si>
     <t>LÓPEZ CARLOS</t>
   </si>
   <si>
     <t>21711</t>
   </si>
   <si>
     <t>858000000045122</t>
   </si>
   <si>
     <t>GALLEGO CS</t>
   </si>
   <si>
     <t>1.403,52</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 02 - 49º Edición “Grito de Asencio” </t>
   </si>
   <si>
     <t>Fecha: 08/03/2026  ·  Distancia: 90 km</t>
   </si>
   <si>
-    <t>Generado: 09/06/2026 15:32</t>
+    <t>Generado: 09/08/2026 15:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>