--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -425,51 +425,51 @@
   <si>
     <t>CLUB DR. RUBEN ALVARIZA</t>
   </si>
   <si>
     <t>MASTROPIERRO FEDERICO</t>
   </si>
   <si>
     <t>20072</t>
   </si>
   <si>
     <t>858000000081142</t>
   </si>
   <si>
     <t>LQ TENOR</t>
   </si>
   <si>
     <t>2.030,79</t>
   </si>
   <si>
     <t>28,29</t>
   </si>
   <si>
     <t>03:10:53</t>
   </si>
   <si>
-    <t>DE LEON LUCAS</t>
+    <t>DE LEÓN LUCAS</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
     <t>858000000086216</t>
   </si>
   <si>
     <t>VIRAL</t>
   </si>
   <si>
     <t>2.335,87</t>
   </si>
   <si>
     <t>28,54</t>
   </si>
   <si>
     <t>03:09:11</t>
   </si>
   <si>
     <t>PREGO DIEGO</t>
   </si>
   <si>
     <t>18323</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t>Resultado Oficial — 17 - 52º Edición “Batalla de las Piedras”</t>
   </si>
   <si>
     <t>Fecha: 17/05/2026  ·  Distancia: 90 km</t>
   </si>
   <si>
-    <t>Generado: 09/06/2026 15:34</t>
+    <t>Generado: 09/08/2026 15:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>