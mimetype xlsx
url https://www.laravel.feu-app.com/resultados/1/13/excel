--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -554,51 +554,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 13 - 11ª Edición “Tala Leyenda y Pasión” </t>
   </si>
   <si>
     <t>Fecha: 26/04/2026  ·  Distancia: 80 km</t>
   </si>
   <si>
-    <t>Generado: 09/06/2026 15:31</t>
+    <t>Generado: 09/08/2026 14:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>